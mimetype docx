--- v0 (2025-10-07)
+++ v1 (2026-08-06)
@@ -1,2088 +1,1806 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="12843B76" w14:textId="5893556B" w:rsidR="00246335" w:rsidRDefault="00246335" w:rsidP="00246335">
-[...4 lines deleted...]
-        </w:tabs>
+    <w:p w14:paraId="20BE5A1C" w14:textId="77777777" w:rsidR="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...8 lines deleted...]
-          <w:noProof/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...64 lines deleted...]
-          <w:noProof/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B34BB5">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="28"/>
-        </w:rPr>
-[...222 lines deleted...]
-    <w:p w14:paraId="3A107812" w14:textId="77777777" w:rsidR="0057592D" w:rsidRDefault="0057592D" w:rsidP="005502DE">
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přihláška ke stravování pro </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>žáky</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CAD5AC9" w14:textId="77777777" w:rsidR="00B34BB5" w:rsidRPr="00CF585E" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3180AF6E" w14:textId="09BBBCF4" w:rsidR="00B34BB5" w:rsidRPr="009D64E0" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jméno a příjmení: .....................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3664">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72067B4E" w14:textId="7EE54E15" w:rsidR="008344BE" w:rsidRPr="009D64E0" w:rsidRDefault="008344BE" w:rsidP="008344BE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>datum narození</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...............................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ontaktní telefon:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.........................................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2755E8CD" w14:textId="46557B20" w:rsidR="007E3664" w:rsidRPr="00853B74" w:rsidRDefault="007E3664" w:rsidP="007E3664">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Třída: ………………..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3664">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email pro přihlašování </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836" w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>stravy</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> .....................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.......................................</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>..............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="779601CB" w14:textId="7B0A3A06" w:rsidR="007E3664" w:rsidRDefault="007E3664" w:rsidP="008344BE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ubytován na </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>DM</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836" w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00FB7836" w:rsidRPr="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>ANO</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> /</w:t>
+      </w:r>
+      <w:r w:rsidRPr="007E3664">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> NE</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve">nehodící se škrtněte)  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12204F2B" w14:textId="5DDA307C" w:rsidR="008344BE" w:rsidRPr="00853B74" w:rsidRDefault="007E3664" w:rsidP="008344BE">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>Pokud ANO, uveď název a adresu: ………….</w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………………………………………………………………</w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>……..</w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="00853B74">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A44AA44" w14:textId="31ED0725" w:rsidR="008344BE" w:rsidRDefault="00DA6F7D" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30D6E3B5" w14:textId="47D5FD86" w:rsidR="00B34BB5" w:rsidRPr="009D64E0" w:rsidRDefault="007E3664" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Preferované m</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ísto odběru </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>oběda</w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-      </w:pPr>
-[...1 lines deleted...]
-    <w:p w14:paraId="594CE898" w14:textId="698DADDC" w:rsidR="00A92690" w:rsidRPr="00246335" w:rsidRDefault="00A92690" w:rsidP="005502DE">
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ještědská</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Letná</w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+          <w:i/>
+        </w:rPr>
+        <w:t>nehodící se škrtněte)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EEA5AF0" w14:textId="0604F6C6" w:rsidR="00B34BB5" w:rsidRPr="009D64E0" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:spacing w:line="480" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A837B2">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Číslo účtu pro vrácení přeplatku</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:…………………………………………....................……….........</w:t>
+      </w:r>
+      <w:r w:rsidR="00DA6F7D">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>....</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>...................…….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74744126" w14:textId="77777777" w:rsidR="00B34BB5" w:rsidRPr="00853B74" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...55 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2AF449EA" w14:textId="77777777" w:rsidR="00B34BB5" w:rsidRPr="00CF585E" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="09DA3FA5" w14:textId="71D43688" w:rsidR="00986050" w:rsidRDefault="00986050" w:rsidP="005502DE">
+      </w:pPr>
+      <w:r w:rsidRPr="00CF585E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kontakt pro přihlášení nebo odhlášení stravy </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78C45A44" w14:textId="45924063" w:rsidR="00B34BB5" w:rsidRPr="00CF585E" w:rsidRDefault="008344BE" w:rsidP="00B34BB5">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...2 lines deleted...]
-          <w:b/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...7 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...270 lines deleted...]
-          <w:iCs/>
+        <w:t>Monika Novák</w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>*</w:t>
-[...6 lines deleted...]
-          <w:iCs/>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="00CF585E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...20 lines deleted...]
-          <w:b/>
+        <w:t>tel.</w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...8 lines deleted...]
-          <w:b/>
+        <w:t xml:space="preserve"> 736 602 600, </w:t>
+      </w:r>
+      <w:r w:rsidR="00FB7836" w:rsidRPr="00CF585E">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        <w:contextualSpacing/>
+        <w:t>email: novak.monika@sslbc.cz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC7CEC1" w14:textId="4AF67095" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00DA6F7D">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Podmínky pro odběr stravy a organizace stravování jsou obsaženy v provozním řádu jídelny/výdejny</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3664">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5372E4" w14:textId="77777777" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00DA6F7D">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...59 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Svým podpisem se zájemce zavazuje plnit povinnosti vyplývající z účasti ve školním stravování </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">a včas v daném termínu hradit objednanou stravu. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D38B79A" w14:textId="77777777" w:rsidR="007C772B" w:rsidRDefault="005502DE" w:rsidP="00293608">
-[...5 lines deleted...]
-        <w:contextualSpacing/>
+    <w:p w14:paraId="0629CBB3" w14:textId="77777777" w:rsidR="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00DA6F7D">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...30 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strava se objednává přes webové rozhraní na základě přidělených přihlašovacích údajů, zaslaných na výše uvedený email. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F6B782F" w14:textId="0EE51A2C" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00DA6F7D">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-        <w:contextualSpacing/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>Platba se uskutečňuje bankovním převodem na účet číslo účtu</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35D7C5AD" w14:textId="0D44350A" w:rsidR="008344BE" w:rsidRDefault="008344BE" w:rsidP="00DA6F7D">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>28834461/0100</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="004407B2" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t xml:space="preserve">+ </w:t>
+      </w:r>
+      <w:r w:rsidR="00B8231E" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t>variabilní symbol.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:color w:val="252525"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t>poznámkou</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pro příjemcem</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> „</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-      </w:pPr>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">jméno </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">jméno </w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>strávníka – platba</w:t>
+      </w:r>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:b/>
           <w:i/>
         </w:rPr>
-        <w:t>studenta</w:t>
-[...14 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> obědy“.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-        <w:contextualSpacing/>
+      <w:r w:rsidR="00B34BB5" w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D4BD17" w14:textId="77777777" w:rsidR="008344BE" w:rsidRDefault="008344BE" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:pStyle w:val="Bezmezer"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-        </w:pBdr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F663841" w14:textId="76C9F16A" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Cena za oběd je </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Podpis studenta .......................................................................</w:t>
-[...11 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>50</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve"> Kč</w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-[...29 lines deleted...]
-        </w:pBdr>
+        <w:t xml:space="preserve"> (od 01.09.2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F88C6B1" w14:textId="77777777" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="FF0000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00986050">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    </w:p>
+    <w:p w14:paraId="2D3B4D2B" w14:textId="504A4FAC" w:rsidR="00B34BB5" w:rsidRPr="008344BE" w:rsidRDefault="00B34BB5" w:rsidP="00B34BB5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:pPr>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Dne …………………………………                                    </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00986050">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00986050">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t xml:space="preserve">Podpis </w:t>
+      </w:r>
+      <w:r w:rsidR="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:t>žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008344BE">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t xml:space="preserve"> …………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21945802" w14:textId="77777777" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="710E7FEC" w14:textId="0B7304ED" w:rsidR="007E3664" w:rsidRPr="00134077" w:rsidRDefault="00DE6BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>P</w:t>
+      </w:r>
+      <w:r w:rsidR="007E3664" w:rsidRPr="007E3664">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">řidělený VS: </w:t>
+      </w:r>
+      <w:r w:rsidR="00134077" w:rsidRPr="00134077">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>112026</w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6991B9CA" w14:textId="44988A46" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>…………………………………………………………………………………………………………………………………………………………………………………………………………………………</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58394836" w14:textId="0A99481D" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00DE6BB9">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Potvrzení o přejetí přihlášky ke stravování s přiděleným variabilním symbolem</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2570031D" w14:textId="77777777" w:rsidR="00F01A2F" w:rsidRDefault="00F01A2F" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4D5AEE50" w14:textId="77777777" w:rsidR="00F01A2F" w:rsidRDefault="00F01A2F" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6988F302" w14:textId="068BE6C0" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Jméno a příjmení</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> žáka</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>..............................................................................................................</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>..</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009D64E0">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28298917" w14:textId="3D9448CC" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(doplní rodič/žák)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74F23404" w14:textId="77777777" w:rsidR="00DE6BB9" w:rsidRDefault="00DE6BB9" w:rsidP="00DE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="685074D2" w14:textId="3106F128" w:rsidR="00F01A2F" w:rsidRPr="00F01A2F" w:rsidRDefault="00F01A2F" w:rsidP="00DE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01A2F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Údaje k platbě:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63585C65" w14:textId="67D6BAE6" w:rsidR="00DE6BB9" w:rsidRPr="00F01A2F" w:rsidRDefault="00F01A2F" w:rsidP="00DE6BB9">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Číslo účtu:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:t>28834461/0100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00DE6BB9" w:rsidRPr="00DE6BB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Přidělený </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00DE6BB9" w:rsidRPr="00DE6BB9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">VS: </w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00134077" w:rsidRPr="00134077">
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>112026</w:t>
+      </w:r>
+      <w:r w:rsidR="00134077">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3397A14C" w14:textId="1F411BD2" w:rsidR="00DE6BB9" w:rsidRPr="00F01A2F" w:rsidRDefault="00DE6BB9" w:rsidP="00F01A2F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="3600" w:firstLine="720"/>
         <w:contextualSpacing/>
-        <w:jc w:val="both"/>
-[...91 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId11"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F01A2F">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(doplní zaměstnanec školy)</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00DE6BB9" w:rsidRPr="00F01A2F">
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1417" w:bottom="1134" w:left="1417" w:header="136" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="1544" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType w:start="1"/>
       <w:cols w:space="708"/>
-      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4E305BEB" w14:textId="77777777" w:rsidR="004A1F10" w:rsidRDefault="004A1F10" w:rsidP="00946725">
+    <w:p w14:paraId="2725DB78" w14:textId="77777777" w:rsidR="0072673A" w:rsidRDefault="0072673A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B4B7CE0" w14:textId="77777777" w:rsidR="004A1F10" w:rsidRDefault="004A1F10" w:rsidP="00946725">
+    <w:p w14:paraId="187CFFDE" w14:textId="77777777" w:rsidR="0072673A" w:rsidRDefault="0072673A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...6 lines deleted...]
-  </w:font>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...13 lines deleted...]
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
-    <w:charset w:val="EE"/>
+    <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...2 lines deleted...]
-    <w:family w:val="auto"/>
+  <w:font w:name="Georgia">
+    <w:panose1 w:val="02040502050405020303"/>
+    <w:charset w:val="EE"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1321F58E" w14:textId="77777777" w:rsidR="007E3664" w:rsidRPr="00DE6BB9" w:rsidRDefault="007E3664" w:rsidP="007E3664">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DE6BB9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Sídlo Ještědská 358/106, Liberec VIII-Dolní Hanychov, 460 08 Liberec</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="18D60FD8" w14:textId="77777777" w:rsidR="007E3664" w:rsidRPr="00DE6BB9" w:rsidRDefault="007E3664" w:rsidP="007E3664">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DE6BB9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>IČ: 00526517, Bankovní spojení: 28834461/0100</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="672AA157" w14:textId="77777777" w:rsidR="007E3664" w:rsidRPr="00DE6BB9" w:rsidRDefault="007E3664" w:rsidP="007E3664">
+    <w:pPr>
+      <w:pStyle w:val="Zpat"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00DE6BB9">
+      <w:rPr>
+        <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Tel: 482 483 400, e-mail: red@sslbc.cz</w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="3E31AF61" w14:textId="77777777" w:rsidR="007E3664" w:rsidRPr="00DE6BB9" w:rsidRDefault="007E3664">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="600391C7" w14:textId="77777777" w:rsidR="004A1F10" w:rsidRDefault="004A1F10" w:rsidP="00946725">
+    <w:p w14:paraId="56F82D09" w14:textId="77777777" w:rsidR="0072673A" w:rsidRDefault="0072673A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03FCB321" w14:textId="77777777" w:rsidR="004A1F10" w:rsidRDefault="004A1F10" w:rsidP="00946725">
+    <w:p w14:paraId="239A34E9" w14:textId="77777777" w:rsidR="0072673A" w:rsidRDefault="0072673A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="065B262D" w14:textId="77777777" w:rsidR="00A92690" w:rsidRDefault="00A92690" w:rsidP="00A92690">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6AA91CFC" w14:textId="168E5D9F" w:rsidR="00115E8E" w:rsidRDefault="008344BE">
     <w:pPr>
-      <w:spacing w:line="240" w:lineRule="auto"/>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008344BE">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="01EBC347" wp14:editId="7E6BF16D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:posOffset>156845</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-183515</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="619125" cy="619125"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapSquare wrapText="bothSides"/>
+          <wp:docPr id="1" name="Obrázek 1" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="1" name="Obrázek 1" descr="Obsah obrázku text&#10;&#10;Popis byl vytvořen automaticky"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="619125" cy="619125"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+          <wp14:sizeRelH relativeFrom="page">
+            <wp14:pctWidth>0</wp14:pctWidth>
+          </wp14:sizeRelH>
+          <wp14:sizeRelV relativeFrom="page">
+            <wp14:pctHeight>0</wp14:pctHeight>
+          </wp14:sizeRelV>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
+    <w:r w:rsidRPr="008344BE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:szCs w:val="18"/>
+        <w:lang w:eastAsia="en-US"/>
+      </w:rPr>
+      <w:t>Střední škola strojní stavební a dopravní, Liberec, příspěvková organizace</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008344BE">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:b/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="2483F55D" w14:textId="30BDAF35" w:rsidR="00A26DB7" w:rsidRPr="00A26DB7" w:rsidRDefault="00A26DB7" w:rsidP="00A26DB7">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4536"/>
+        <w:tab w:val="right" w:pos="9072"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="14"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...3 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:r w:rsidRPr="00A26DB7">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:t>Platnost od 01.0</w:t>
+    </w:r>
+    <w:r w:rsidR="00A837B2">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-        <w:szCs w:val="20"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t>Příloha č. 1</w:t>
+      <w:t>8</w:t>
     </w:r>
-    <w:r w:rsidR="00946725" w:rsidRPr="00946725">
+    <w:r w:rsidRPr="00A26DB7">
       <w:rPr>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:rFonts w:cs="Arial"/>
+        <w:bCs/>
+        <w:i/>
+        <w:iCs/>
+        <w:noProof/>
+        <w:color w:val="0000FF"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="14"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                 </w:t>
-[...21 lines deleted...]
-      <w:t xml:space="preserve">   </w:t>
+      <w:t>.2026</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...465 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:defaultTabStop w:val="708"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00946725"/>
-[...48 lines deleted...]
-    <w:rsid w:val="00FF3498"/>
+    <w:rsidRoot w:val="00115E8E"/>
+    <w:rsid w:val="001140B1"/>
+    <w:rsid w:val="00115E8E"/>
+    <w:rsid w:val="00134077"/>
+    <w:rsid w:val="002176F2"/>
+    <w:rsid w:val="00253118"/>
+    <w:rsid w:val="003073BB"/>
+    <w:rsid w:val="003D04BC"/>
+    <w:rsid w:val="004407B2"/>
+    <w:rsid w:val="00667237"/>
+    <w:rsid w:val="006A1847"/>
+    <w:rsid w:val="006D7814"/>
+    <w:rsid w:val="0072673A"/>
+    <w:rsid w:val="007E3664"/>
+    <w:rsid w:val="00813998"/>
+    <w:rsid w:val="008344BE"/>
+    <w:rsid w:val="00A26DB7"/>
+    <w:rsid w:val="00A406ED"/>
+    <w:rsid w:val="00A51883"/>
+    <w:rsid w:val="00A54666"/>
+    <w:rsid w:val="00A837B2"/>
+    <w:rsid w:val="00AA6C1B"/>
+    <w:rsid w:val="00AD6B17"/>
+    <w:rsid w:val="00B34BB5"/>
+    <w:rsid w:val="00B8231E"/>
+    <w:rsid w:val="00B82E70"/>
+    <w:rsid w:val="00B9213E"/>
+    <w:rsid w:val="00BD22B8"/>
+    <w:rsid w:val="00BF6C15"/>
+    <w:rsid w:val="00D10208"/>
+    <w:rsid w:val="00DA6F7D"/>
+    <w:rsid w:val="00DE6BB9"/>
+    <w:rsid w:val="00E25FF8"/>
+    <w:rsid w:val="00F01A2F"/>
+    <w:rsid w:val="00F95E1C"/>
+    <w:rsid w:val="00FB2CF8"/>
+    <w:rsid w:val="00FB7836"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="cs-CZ"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="10241"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6D435473"/>
-  <w15:docId w15:val="{96BC217E-9D13-4AA6-9BDB-63BF9B97BDA2}"/>
+  <w14:docId w14:val="658C9C1D"/>
+  <w15:docId w15:val="{7BF38112-0B84-4D2F-A311-D03579F41D6A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="cs-CZ" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w:lang w:val="cs-CZ" w:eastAsia="cs-CZ" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2161,51 +1879,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -2388,366 +2106,467 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normln">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="36"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="280" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="240" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="220" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nadpis6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="200" w:after="40"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Standardnpsmoodstavce">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Normlntabulka">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezseznamu">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableNormal">
+    <w:name w:val="Table Normal"/>
+    <w:tblPr>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Nzev">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="480" w:after="120"/>
+    </w:pPr>
+    <w:rPr>
+      <w:b/>
+      <w:sz w:val="72"/>
+      <w:szCs w:val="72"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Podnadpis">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normln"/>
+    <w:next w:val="Normln"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:i/>
+      <w:color w:val="666666"/>
+      <w:sz w:val="48"/>
+      <w:szCs w:val="48"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Bezmezer">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00B34BB5"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+      <w:lang w:eastAsia="en-US"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Zhlav">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZhlavChar"/>
+    <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00946725"/>
+    <w:rsid w:val="008344BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZhlavChar">
     <w:name w:val="Záhlaví Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zhlav"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00946725"/>
+    <w:rsid w:val="008344BE"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zpat">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normln"/>
     <w:link w:val="ZpatChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00946725"/>
+    <w:rsid w:val="008344BE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="ZpatChar">
     <w:name w:val="Zápatí Char"/>
     <w:basedOn w:val="Standardnpsmoodstavce"/>
     <w:link w:val="Zpat"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00946725"/>
-[...71 lines deleted...]
-    </w:tblPr>
+    <w:rsid w:val="008344BE"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-[...3 lines deleted...]
-</w:webSettings>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://strava.sslbc.cz" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sslbc.cz" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motiv systému Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
-    <a:clrScheme name="Kancelář">
+    <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Kancelář">
+    <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="ＭＳ 明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Kancelář">
+    <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:shade val="51000"/>
-[...5 lines deleted...]
-                <a:shade val="93000"/>
+                <a:tint val="100000"/>
+                <a:shade val="100000"/>
                 <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="94000"/>
-                <a:satMod val="135000"/>
+                <a:tint val="50000"/>
+                <a:shade val="100000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr">
               <a:shade val="95000"/>
               <a:satMod val="105000"/>
             </a:schemeClr>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
         </a:ln>
         <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
@@ -2825,92 +2644,131 @@
             <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
           </a:path>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:spDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="3">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </a:style>
+    </a:spDef>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA6FC9C8-C838-4250-A772-FEF85BB25667}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87D0A5D7-AC40-40CA-A710-D1B63659F33D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>162</Words>
-  <Characters>962</Characters>
+  <Words>299</Words>
+  <Characters>1766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>8</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Název</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>SZS a VOS Liberec</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1122</CharactersWithSpaces>
+  <CharactersWithSpaces>2061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>HornychovaMar</dc:creator>
+  <dc:creator>Martina Vencelidesová</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>