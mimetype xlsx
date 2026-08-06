--- v0 (2025-10-15)
+++ v1 (2026-08-06)
@@ -1,279 +1,253 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="26529"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://jinynazev-my.sharepoint.com/personal/cermanova_rita_sslbc_cz/Documents/Dokumenty/STUDIJNI/ŠKOLA/FORMULARE/nové od 1.9.23/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="L:\SMĚRNICE A METODIKA\SMĚRNICE EÚ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{78E2052C-2E77-4BD6-8E50-7132E4F28738}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{C2C51CB7-728A-492F-A4F7-8BC5A73A5768}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="VZOR" sheetId="1" r:id="rId1"/>
-    <sheet name="List3" sheetId="3" r:id="rId2"/>
+    <sheet name="od_01082026" sheetId="3" r:id="rId1"/>
   </sheets>
-  <definedNames>
-[...1 lines deleted...]
-  </definedNames>
   <calcPr calcId="144525"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="16">
   <si>
     <t>Datum narození:</t>
   </si>
   <si>
-    <t>Trvalé bydliště:</t>
-[...7 lines deleted...]
-  <si>
     <t>Telefon:</t>
   </si>
   <si>
     <t>E-mail:</t>
   </si>
   <si>
-    <t>Číslo účtu:</t>
-[...7 lines deleted...]
-  <si>
     <t>Podpis žáka:</t>
   </si>
   <si>
     <t>Datum sepsání:</t>
   </si>
   <si>
-    <t>Střední škola strojní, stavební a dopravní</t>
-[...13 lines deleted...]
-  <si>
     <t>Podpis zákonného zástupce:</t>
   </si>
   <si>
-    <t>……………………………………..</t>
-[...7 lines deleted...]
-  <si>
     <t>A. VYPLNÍ ŽÁK</t>
   </si>
   <si>
     <t>B. VYPLNÍ ZÁKONNÝ ZÁSTUPCE v případě nezletilosti žáka</t>
   </si>
   <si>
-    <t>Liberec, příspěvková organizace</t>
+    <t>Třída:</t>
+  </si>
+  <si>
+    <t>Číslo účtu vč. kódu banky:</t>
+  </si>
+  <si>
+    <t>ŽÁDOST O VÝPLATU STIPENDIA a ODMĚNY ZA PRODUKTIVNÍ PRÁCI BANKOVNÍM PŘEVODEM</t>
+  </si>
+  <si>
+    <t>Příjmení a jméno</t>
+  </si>
+  <si>
+    <t>Rodinný vztah k žákovi</t>
+  </si>
+  <si>
+    <t>JEŠTĚDSKÁ      /      LETNÁ</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">Jsem žákem školy:  </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <i/>
+        <sz val="10"/>
+        <color rgb="FFFF0000"/>
+        <rFont val="Calibri"/>
+        <family val="2"/>
+        <charset val="238"/>
+        <scheme val="minor"/>
+      </rPr>
+      <t>Správnou školu zakroužkuj</t>
+    </r>
+  </si>
+  <si>
+    <t>Školní rok 2026/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="10" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="10"/>
-[...6 lines deleted...]
-    <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="10"/>
+      <sz val="18"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <u/>
-[...1 lines deleted...]
-      <color theme="10"/>
+      <sz val="18"/>
+      <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <sz val="14"/>
+      <b/>
+      <i/>
+      <sz val="10"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="238"/>
       <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="6">
+  <fills count="5">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
-        <bgColor indexed="64"/>
-[...4 lines deleted...]
-        <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="9" tint="0.59999389629810485"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="25">
+  <borders count="18">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -290,63 +264,50 @@
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-[...11 lines deleted...]
-    <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
@@ -384,433 +345,266 @@
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color auto="1"/>
       </left>
-      <right/>
-[...11 lines deleted...]
-      </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
-      <diagonal/>
-[...79 lines deleted...]
-      <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
-      <bottom style="medium">
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="medium">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="47">
+  <cellXfs count="38">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...6 lines deleted...]
-    <xf numFmtId="0" fontId="6" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="14" fontId="6" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="7" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...28 lines deleted...]
-      <alignment wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="right"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="16" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...10 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="17" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="14" fontId="5" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...14 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hypertextový odkaz" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normální" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFFFFF99"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
-[...69 lines deleted...]
-</xdr:wsDr>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2007 - 2010">
   <a:themeElements>
     <a:clrScheme name="Office 2007 - 2010">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -1055,353 +849,304 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:H22"/>
+  <dimension ref="A2:G21"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="G2" sqref="G2"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="J5" sqref="J5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="14.140625" customWidth="1"/>
     <col min="4" max="4" width="19.5703125" customWidth="1"/>
     <col min="6" max="6" width="8.28515625" customWidth="1"/>
     <col min="7" max="7" width="22.85546875" customWidth="1"/>
     <col min="8" max="8" width="9.28515625" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="18.75" x14ac:dyDescent="0.3">
-[...35 lines deleted...]
-    <row r="5" spans="1:8" ht="41.25" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+    <row r="2" spans="1:7" ht="60" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="12" t="s">
+        <v>10</v>
+      </c>
+      <c r="B2" s="13"/>
+      <c r="C2" s="13"/>
+      <c r="D2" s="13"/>
+      <c r="E2" s="13"/>
+      <c r="F2" s="13"/>
+      <c r="G2" s="14"/>
+    </row>
+    <row r="3" spans="1:7" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B3" s="21"/>
+      <c r="C3" s="21"/>
+      <c r="D3" s="21"/>
+      <c r="E3" s="21"/>
+      <c r="F3" s="21"/>
+      <c r="G3" s="21"/>
+    </row>
+    <row r="4" spans="1:7" ht="25.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A4" s="8"/>
+      <c r="B4" s="9"/>
+      <c r="C4" s="9"/>
+      <c r="D4" s="9"/>
+      <c r="E4" s="9"/>
+      <c r="F4" s="9"/>
+      <c r="G4" s="9"/>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" s="15" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B5" s="16"/>
       <c r="C5" s="16"/>
       <c r="D5" s="16"/>
       <c r="E5" s="16"/>
       <c r="F5" s="16"/>
-      <c r="G5" s="16"/>
-[...13 lines deleted...]
-      <c r="A7" s="39" t="s">
+      <c r="G5" s="17"/>
+    </row>
+    <row r="6" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A6" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B6" s="19"/>
+      <c r="C6" s="29"/>
+      <c r="D6" s="30"/>
+      <c r="E6" s="30"/>
+      <c r="F6" s="30"/>
+      <c r="G6" s="31"/>
+    </row>
+    <row r="7" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A7" s="18" t="s">
+        <v>0</v>
+      </c>
+      <c r="B7" s="19"/>
+      <c r="C7" s="32"/>
+      <c r="D7" s="30"/>
+      <c r="E7" s="33"/>
+      <c r="F7" s="7" t="s">
+        <v>8</v>
+      </c>
+      <c r="G7" s="4"/>
+    </row>
+    <row r="8" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A8" s="18" t="s">
+        <v>14</v>
+      </c>
+      <c r="B8" s="19"/>
+      <c r="C8" s="35" t="s">
+        <v>13</v>
+      </c>
+      <c r="D8" s="36"/>
+      <c r="E8" s="36"/>
+      <c r="F8" s="36"/>
+      <c r="G8" s="37"/>
+    </row>
+    <row r="9" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="10" t="s">
         <v>2</v>
       </c>
-      <c r="B7" s="40"/>
-[...2 lines deleted...]
-      <c r="E7" s="20" t="s">
+      <c r="B9" s="11"/>
+      <c r="C9" s="32"/>
+      <c r="D9" s="30"/>
+      <c r="E9" s="34"/>
+      <c r="F9" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G9" s="3"/>
+    </row>
+    <row r="10" spans="1:7" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="25" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="26"/>
+      <c r="C10" s="22"/>
+      <c r="D10" s="23"/>
+      <c r="E10" s="23"/>
+      <c r="F10" s="23"/>
+      <c r="G10" s="24"/>
+    </row>
+    <row r="11" spans="1:7" ht="24.75" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="12" spans="1:7" s="2" customFormat="1" ht="25.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B12" s="6" t="s">
+        <v>4</v>
+      </c>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="F12" s="6" t="s">
         <v>3</v>
       </c>
-      <c r="F7" s="21"/>
-[...16 lines deleted...]
-      <c r="A9" s="34" t="s">
+      <c r="G12" s="5"/>
+    </row>
+    <row r="13" spans="1:7" s="2" customFormat="1" ht="19.5" customHeight="1" x14ac:dyDescent="0.25"/>
+    <row r="14" spans="1:7" s="2" customFormat="1" ht="19.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
+    <row r="15" spans="1:7" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>7</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="17"/>
+    </row>
+    <row r="16" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="18" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="29"/>
+      <c r="D16" s="30"/>
+      <c r="E16" s="30"/>
+      <c r="F16" s="30"/>
+      <c r="G16" s="31"/>
+    </row>
+    <row r="17" spans="1:7" ht="31.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="10" t="s">
+        <v>2</v>
+      </c>
+      <c r="B17" s="11"/>
+      <c r="C17" s="32"/>
+      <c r="D17" s="30"/>
+      <c r="E17" s="34"/>
+      <c r="F17" s="7" t="s">
+        <v>1</v>
+      </c>
+      <c r="G17" s="3"/>
+    </row>
+    <row r="18" spans="1:7" ht="31.5" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="25" t="s">
+        <v>12</v>
+      </c>
+      <c r="B18" s="26"/>
+      <c r="C18" s="22"/>
+      <c r="D18" s="23"/>
+      <c r="E18" s="23"/>
+      <c r="F18" s="23"/>
+      <c r="G18" s="24"/>
+    </row>
+    <row r="19" spans="1:7" s="2" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="E19" s="27" t="s">
         <v>5</v>
       </c>
-      <c r="B9" s="20"/>
-[...2 lines deleted...]
-      <c r="E9" s="20" t="s">
+      <c r="F19" s="28"/>
+    </row>
+    <row r="20" spans="1:7" ht="30.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B20" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="F9" s="21"/>
-[...95 lines deleted...]
-      <c r="F20" s="38"/>
+      <c r="C20" s="5"/>
+      <c r="D20" s="5"/>
+      <c r="E20" s="28"/>
+      <c r="F20" s="28"/>
+      <c r="G20" s="5"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.25">
-      <c r="A21" s="3" t="s">
-[...16 lines deleted...]
-      <c r="G22" s="3"/>
+      <c r="A21" s="2"/>
+      <c r="C21" s="2"/>
+      <c r="E21" s="1"/>
+      <c r="F21" s="1"/>
+      <c r="G21" s="2"/>
     </row>
   </sheetData>
-  <mergeCells count="28">
-[...1 lines deleted...]
-    <mergeCell ref="E20:F21"/>
+  <mergeCells count="21">
+    <mergeCell ref="C18:G18"/>
+    <mergeCell ref="A18:B18"/>
+    <mergeCell ref="E19:F20"/>
+    <mergeCell ref="C10:G10"/>
+    <mergeCell ref="C6:G6"/>
+    <mergeCell ref="C7:E7"/>
+    <mergeCell ref="C9:E9"/>
+    <mergeCell ref="C16:G16"/>
+    <mergeCell ref="C17:E17"/>
+    <mergeCell ref="A16:B16"/>
+    <mergeCell ref="A17:B17"/>
+    <mergeCell ref="A8:B8"/>
+    <mergeCell ref="C8:G8"/>
+    <mergeCell ref="A10:B10"/>
+    <mergeCell ref="A15:G15"/>
     <mergeCell ref="A7:B7"/>
-    <mergeCell ref="A8:B8"/>
-[...8 lines deleted...]
-    <mergeCell ref="A4:G4"/>
+    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A2:G2"/>
     <mergeCell ref="A5:G5"/>
-    <mergeCell ref="A15:G15"/>
-[...12 lines deleted...]
-    <mergeCell ref="A9:B9"/>
+    <mergeCell ref="A6:B6"/>
+    <mergeCell ref="A3:G3"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="94" orientation="portrait" r:id="rId1"/>
-[...12 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.78740157499999996" bottom="0.78740157499999996" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="9" scale="94" orientation="portrait" verticalDpi="0" r:id="rId1"/>
+  <headerFooter>
+    <oddHeader xml:space="preserve">&amp;L&amp;"-,Kurzíva"&amp;10Střední škola strojní, stavební a dopravní, Liberec, příspěvková oragnizace
+IČ:  00526517&amp;R&amp;"-,Kurzíva"Platné od 01.08.2026&amp;"-,Obyčejné"
+</oddHeader>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
-    <vt:vector size="4" baseType="variant">
+    <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Listy</vt:lpstr>
-      </vt:variant>
-[...4 lines deleted...]
-        <vt:lpstr>Pojmenované oblasti</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
-[...2 lines deleted...]
-      <vt:lpstr>VZOR!Oblast_tisku</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>od_01082026</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>KrhounkovaPav</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>